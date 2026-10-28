--- v0 (2025-10-13)
+++ v1 (2026-10-28)
@@ -1,2871 +1,4489 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="2A9D5259" w14:textId="12CE5C19" w:rsidR="00B3400C" w:rsidRPr="00D2082D" w:rsidRDefault="00D2082D" w:rsidP="001D6AC3">
-[...1 lines deleted...]
-        <w:pStyle w:val="PaperTitle"/>
+    <w:p w14:paraId="4844CCFE" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ARTÍCULO ORIGINAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12790BA9" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>TÍTULO DEL MANUSCRITO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C10EA3" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...198 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:t>Subtítulo en inglés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315B5E8E" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1947312D" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00A4460C" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4460C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4460C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="005013FC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://doi.org/porasignar"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A12B91">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://doi.org/porasignar</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00A4460C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4460C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A4460C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A4460C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A4460C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A4460C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3638AE" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Autor 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2940EE" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Institución</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ciudad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>País</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BACBC82" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00A12B91">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC89D19" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autor de correspondencia: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00A12B91">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>autor1@correo.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573F81B3" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A5FA404" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Autor 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02240E31" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Institución</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ciudad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>País</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C410E05" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00A12B91">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C3B3B5" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="00000000" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="001F2F60" w:rsidRPr="00A12B91">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>autor2@correo.com</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3CD1E1B9" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACD4E2C" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Contenido en Arial Narrow 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113CD144" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>250-300 palabras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6534EB07" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Problema, Objetivos General, Metodología, Resultado Principal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A2956C4" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">ncabezado 1: Garamond de 13 puntos, negrita, centrado y </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Palabras clave: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>3 – 5 palabras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF27445" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="2" w:space="1" w:color="BBBBBB"/>
+        </w:pBdr>
+        <w:spacing w:before="80" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16635775" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7C1ED58D" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Arial Narrow 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F38F50" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00A4460C" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4460C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Traducción al inglés del r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>esumen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BCDCB1A" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00A4460C" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A4460C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...10 lines deleted...]
-        </w:tabs>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A4460C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4460C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>traducción al inglés de palabras clave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F57286" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="300" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Introducción</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33373C7F" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Contenido en Arial Narrow 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6918A85B" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="300" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Metodología</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FF8B30" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Contenido en Arial Narrow 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738BB25C" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="300" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Resultados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5146726D" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Contenido en Arial Narrow 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A094F2" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="297EB71F" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D43E45E" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309CEE9F" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F7B2900" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02E0934F" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C7FFAEA" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00A4460C" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4460C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ejemplo de tabla</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C9CC35" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Tabla 4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Comentarios y sugerencias del personal de enfermería sobre el proceso de inducción, agrupados por temas principales. Hospital General de Luque, Paraguay, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabladecuadrcula2"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...22 lines deleted...]
-      </w:r>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4680"/>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="2340"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001F2F60" w:rsidRPr="00295A69" w14:paraId="2A3FBFF5" w14:textId="77777777" w:rsidTr="001F1257">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CABFF12" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F1257">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>Tema principal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D652C01" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F1257">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>Frecuencia (n)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5613BB" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F1257">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>Porcentaje (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F2F60" w:rsidRPr="00295A69" w14:paraId="37F2B1C5" w14:textId="77777777" w:rsidTr="001F1257">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB3D75E" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F1257">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>Necesidad de mejorar el proceso de inducción</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="105A284A" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F1257">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC84B03" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F1257">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>55,6%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F2F60" w:rsidRPr="00295A69" w14:paraId="3BB3E716" w14:textId="77777777" w:rsidTr="001F1257">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="749A99D2" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F1257">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>Necesidad de capacitación constante</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A0C0386" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F1257">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F01DCB" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F1257">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>31,6%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F2F60" w:rsidRPr="00295A69" w14:paraId="5B716AD2" w14:textId="77777777" w:rsidTr="001F1257">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB517DF" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F1257">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>Conformidad con el proceso recibido</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6161C0E4" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F1257">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E31E6D5" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F1257">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>17,1%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F2F60" w:rsidRPr="00295A69" w14:paraId="51D6690E" w14:textId="77777777" w:rsidTr="001F1257">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="291BD46E" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F1257">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>Mejora del clima organizacional</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB14725" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F1257">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B031F59" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F1257">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>16,2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F2F60" w:rsidRPr="00295A69" w14:paraId="556D76CE" w14:textId="77777777" w:rsidTr="001F1257">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2989221E" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F1257">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>Otros no directamente relacionados</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CEE9F2F" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F1257">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="395D9016" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F1257">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>14,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F2F60" w:rsidRPr="00295A69" w14:paraId="5C652463" w14:textId="77777777" w:rsidTr="001F1257">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63739C5E" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F1257">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00295A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>respondentes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6542B2B0" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F1257">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACE0365" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F1257">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295A69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>52,7% de la muestra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2F31DCFB" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="2C4770"/>
+        </w:pBdr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nota. Elaboración propia del investigador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F75C0E" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="2C4770"/>
+        </w:pBdr>
+        <w:spacing w:before="300" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Discusión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A935AE0" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Contenido en Arial Narrow 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4562866D" w14:textId="77777777" w:rsidR="003059DE" w:rsidRPr="00650796" w:rsidRDefault="003059DE" w:rsidP="007D6087">
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Cuerpo de texto. Garamond, 11 puntos plenamente justificados. La primera línea debe tener una sangría de 1 cm EXCEPTO en el párrafo que sigue al encabezado. </w:t>
+    <w:p w14:paraId="021242C2" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="300" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Conclusiones</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4460C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>(Si aplica)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1197B7DD" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Contenido en Arial Narrow 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E950BE" w14:textId="77777777" w:rsidR="003059DE" w:rsidRPr="00650796" w:rsidRDefault="003059DE" w:rsidP="00AC31E6">
-[...23 lines deleted...]
-        <w:t>Notas al pie. Garamond, 10</w:t>
+    <w:p w14:paraId="04755349" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2408D244" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00A4460C" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="300" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Recomendaciones</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4460C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>(Si aplica)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01773DC5" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Contenido en Arial Narrow 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00757D0C" w:rsidRPr="00B3400C">
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+    </w:p>
+    <w:p w14:paraId="5689517B" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="2C4770"/>
+        </w:pBdr>
+        <w:spacing w:before="300" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Referencias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D07CE3F" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Referencias en APA 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F804823" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        </w:rPr>
+        <w:t>Solo fuentes citadas en texto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575C4D4A" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B0E0347" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:t>Declaraciones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A063C8" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B20B0D8" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:t>Aprobación ética:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202D295C" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES"/>
-[...54 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F986E8F" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Consentimiento informado:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D65060" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D6200E" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Contribución de autoría (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0698A73C" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onceptualización, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29545CB9" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nvestigación</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2475FA54" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>uración de datos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D11292D" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>edacción del borrador original</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76659A2E" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>evisión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D8DA10" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44325B53" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>etodología</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE64BE1" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nálisis formal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF9D094" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DC38F70" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rStyle w:val="Textoennegrita"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Disponibilidad de datos:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12629514" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="26"/>
-[...14 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AFDEE7D" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...44 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Uso de inteligencia artificial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB32387" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3566BE19" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Conflictos de intereses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41978692" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D125F6F" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="00295A69" w:rsidRDefault="001F2F60" w:rsidP="001F2F60">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...556 lines deleted...]
-      <w:pgMar w:top="1701" w:right="1325" w:bottom="1701" w:left="1701" w:header="851" w:footer="851" w:gutter="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Financiamiento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC9D5BB" w14:textId="10B69A29" w:rsidR="00176C32" w:rsidRDefault="00176C32" w:rsidP="001F2F60"/>
+    <w:p w14:paraId="19E7E6E8" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60"/>
+    <w:p w14:paraId="3199BF9C" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60"/>
+    <w:p w14:paraId="49D69C56" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60"/>
+    <w:p w14:paraId="1207B49E" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60"/>
+    <w:p w14:paraId="02A3CAE5" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60"/>
+    <w:p w14:paraId="29ED870A" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60"/>
+    <w:p w14:paraId="0F6DC1E3" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60"/>
+    <w:p w14:paraId="0CCF20CE" w14:textId="77777777" w:rsidR="001F2F60" w:rsidRPr="001F2F60" w:rsidRDefault="001F2F60" w:rsidP="001F2F60"/>
+    <w:sectPr w:rsidR="001F2F60" w:rsidRPr="001F2F60" w:rsidSect="00BE2327">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="851" w:right="566" w:bottom="993" w:left="1276" w:header="426" w:footer="566" w:gutter="0"/>
+      <w:pgNumType w:start="6"/>
       <w:cols w:space="720"/>
-      <w:noEndnote/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A4F7AB9" w14:textId="77777777" w:rsidR="00AF23D4" w:rsidRDefault="00AF23D4">
+    <w:p w14:paraId="704D466F" w14:textId="77777777" w:rsidR="003E61D9" w:rsidRDefault="003E61D9" w:rsidP="008345CB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09DEC185" w14:textId="77777777" w:rsidR="00AF23D4" w:rsidRDefault="00AF23D4">
+    <w:p w14:paraId="4E679B7F" w14:textId="77777777" w:rsidR="003E61D9" w:rsidRDefault="003E61D9" w:rsidP="008345CB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Palatino Linotype">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F487B58" w14:textId="5558E6B6" w:rsidR="00973E96" w:rsidRPr="00A415F2" w:rsidRDefault="00A415F2" w:rsidP="00963B2D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="67DD0A74" w14:textId="6DCC26EA" w:rsidR="00BE2327" w:rsidRPr="00BE2327" w:rsidRDefault="00BE2327" w:rsidP="00BE2327">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
-[...4 lines deleted...]
-      </w:tabs>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0043129C">
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Garamond"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="0043129C">
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Garamond"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="0043129C">
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Garamond"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Garamond"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0043129C">
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Garamond"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="762D67BB" w14:textId="0525CD50" w:rsidR="008345CB" w:rsidRPr="0043129C" w:rsidRDefault="00BE2327" w:rsidP="00BE2327">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0043129C">
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Garamond"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="0043129C">
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Garamond"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="0043129C">
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Garamond"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Garamond"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0043129C">
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Garamond"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="148765F2" w14:textId="052F63AB" w:rsidR="002C531C" w:rsidRPr="00F27678" w:rsidRDefault="002C531C" w:rsidP="002C531C">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
       <w:jc w:val="both"/>
       <w:rPr>
-        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00A415F2">
-[...7 lines deleted...]
-      <w:t xml:space="preserve">© Copyright 20XX. El autor, [nombre del autor], asigna a </w:t>
+    <w:r w:rsidRPr="00F27678">
+      <w:rPr>
+        <w:rStyle w:val="Textoennegrita"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Cómo citar:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F27678">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Barrios González, F.</w:t>
+    </w:r>
+    <w:r w:rsidR="00C520AC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> &amp; González A., S. </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F27678">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">(2026). Inducción al personal de enfermería del Hospital General de Luque de Paraguay: diagnóstico situacional y fundamentos para su estandarización. </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F27678">
+      <w:rPr>
+        <w:rStyle w:val="nfasis"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Revista </w:t>
+    </w:r>
+    <w:r w:rsidR="00EF7DF2">
+      <w:rPr>
+        <w:rStyle w:val="nfasis"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Internacional </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F27678">
+      <w:rPr>
+        <w:rStyle w:val="nfasis"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">de Investigación </w:t>
+    </w:r>
+    <w:r w:rsidR="006C2ABF">
+      <w:rPr>
+        <w:rStyle w:val="nfasis"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>en Gobernabilidad</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F27678">
+      <w:rPr>
+        <w:rStyle w:val="nfasis"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidR="00D3464E">
+      <w:rPr>
+        <w:rStyle w:val="nfasis"/>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F27678">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>,6–1</w:t>
+    </w:r>
+    <w:r w:rsidR="00295A69">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F27678">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">. </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidR="005013FC" w:rsidRPr="0019204A">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.65740/porasigna</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidR="005013FC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>r</w:t>
+    </w:r>
+    <w:r w:rsidR="0024388B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
-[...35 lines deleted...]
-      <w:t xml:space="preserve">en acceso abierto bajo Licencia Creative </w:t>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3AEE7062" w14:textId="4C2E68B8" w:rsidR="0043129C" w:rsidRDefault="0043129C" w:rsidP="002C531C">
+    <w:pPr>
+      <w:ind w:right="3259"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="69A8EA16" w14:textId="167D9E57" w:rsidR="002C531C" w:rsidRPr="002C531C" w:rsidRDefault="002C531C" w:rsidP="002C531C">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002C531C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Editor responsable</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002C531C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:r w:rsidR="00C520AC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Derliz Osmar Cabrera </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00A415F2">
-[...5 lines deleted...]
-        <w:lang w:val="es-ES"/>
+    <w:r w:rsidR="00C520AC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Cabrera</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="002C531C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, Posgrado Columbia, Asunción, Paraguay, </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId2" w:history="1">
+      <w:r w:rsidR="006C2ABF" w:rsidRPr="000C4C17">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>riig@posgradocolumbia.edu.py</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="002C531C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="10293E3D" w14:textId="5F342AAB" w:rsidR="002C531C" w:rsidRPr="002C531C" w:rsidRDefault="002C531C" w:rsidP="002C531C">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002C531C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Derechos de autor</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002C531C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: © 2026 </w:t>
+    </w:r>
+    <w:r w:rsidR="001F2F60">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Autor1</w:t>
+    </w:r>
+    <w:r w:rsidR="00C520AC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> y </w:t>
+    </w:r>
+    <w:r w:rsidR="001F2F60">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Autor 2</w:t>
+    </w:r>
+    <w:r w:rsidR="00C520AC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>. Los autores conservan</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002C531C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> los derechos de autor.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="267A33B4" w14:textId="15B5C16C" w:rsidR="002C531C" w:rsidRPr="002C531C" w:rsidRDefault="002C531C" w:rsidP="002C531C">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002C531C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Licencia</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002C531C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: Este artículo se distribuye bajo una Licencia Creative </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="002C531C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Commons</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r>
-[...18 lines deleted...]
-      <w:t>.</w:t>
+    <w:r w:rsidRPr="002C531C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Atribución 4.0</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002C531C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Internacional (CC BY 4.0).</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2219670D" w14:textId="77777777" w:rsidR="00AF23D4" w:rsidRDefault="00AF23D4">
+    <w:p w14:paraId="007B98C4" w14:textId="77777777" w:rsidR="003E61D9" w:rsidRDefault="003E61D9" w:rsidP="008345CB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01688542" w14:textId="77777777" w:rsidR="00AF23D4" w:rsidRDefault="00AF23D4">
+    <w:p w14:paraId="3D55A9CD" w14:textId="77777777" w:rsidR="003E61D9" w:rsidRDefault="003E61D9" w:rsidP="008345CB">
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2FBF6D73" w14:textId="1594C4AA" w:rsidR="00470C37" w:rsidRPr="00A415F2" w:rsidRDefault="00470C37" w:rsidP="006811AE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="30D13781" w14:textId="589B5307" w:rsidR="0043129C" w:rsidRPr="006C2ABF" w:rsidRDefault="0043129C" w:rsidP="0043129C">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
-[...9 lines deleted...]
-        <w:szCs w:val="22"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00CC0C31">
-[...13 lines deleted...]
-        <w:szCs w:val="22"/>
+    <w:r w:rsidRPr="006C2ABF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F39318"/>
+      </w:rPr>
+      <w:t>RI</w:t>
+    </w:r>
+    <w:r w:rsidR="00EF7DF2" w:rsidRPr="006C2ABF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F39318"/>
+      </w:rPr>
+      <w:t>I</w:t>
+    </w:r>
+    <w:r w:rsidR="006C2ABF" w:rsidRPr="006C2ABF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F39318"/>
+      </w:rPr>
+      <w:t>G</w:t>
+    </w:r>
+    <w:r w:rsidRPr="006C2ABF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="009B66F8" w:rsidRPr="006C2ABF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">• 2026 • </w:t>
+    </w:r>
+    <w:r w:rsidRPr="006C2ABF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>Vol</w:t>
+    </w:r>
+    <w:r w:rsidR="009B66F8" w:rsidRPr="006C2ABF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="006C2ABF" w:rsidRPr="006C2ABF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="006C2ABF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE </w:instrText>
-[...16 lines deleted...]
-        <w:szCs w:val="22"/>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="009B66F8" w:rsidRPr="006C2ABF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>•</w:t>
+    </w:r>
+    <w:r w:rsidRPr="006C2ABF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>2</w:t>
-[...15 lines deleted...]
-        <w:szCs w:val="22"/>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="009B66F8" w:rsidRPr="006C2ABF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
+      <w:t>pp</w:t>
+    </w:r>
+    <w:r w:rsidRPr="006C2ABF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>. 6-16</w:t>
+    </w:r>
+    <w:r w:rsidRPr="006C2ABF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00A415F2" w:rsidRPr="00A415F2">
-[...6 lines deleted...]
-        <w:szCs w:val="22"/>
+    <w:r w:rsidRPr="006C2ABF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>RII</w:t>
-[...8 lines deleted...]
-        <w:szCs w:val="22"/>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="006C2ABF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>G Vol. xx</w:t>
-[...8 lines deleted...]
-        <w:szCs w:val="22"/>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="006C2ABF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:szCs w:val="22"/>
+      <w:tab/>
+      <w:t xml:space="preserve">             </w:t>
+    </w:r>
+    <w:r w:rsidRPr="006C2ABF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>N</w:t>
-[...8 lines deleted...]
-        <w:szCs w:val="22"/>
+      <w:tab/>
+      <w:t xml:space="preserve">     </w:t>
+    </w:r>
+    <w:r w:rsidRPr="006C2ABF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t xml:space="preserve">º </w:t>
-[...8 lines deleted...]
-        <w:szCs w:val="22"/>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="006C2ABF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>xx, M</w:t>
-[...8 lines deleted...]
-        <w:szCs w:val="22"/>
+      <w:tab/>
+      <w:t xml:space="preserve">        </w:t>
+    </w:r>
+    <w:r w:rsidRPr="006C2ABF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>es</w:t>
-[...11 lines deleted...]
-      <w:t>, 20xx. Pág. x-xx</w:t>
+      <w:tab/>
+      <w:t xml:space="preserve">      </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0EE7813B" w14:textId="6D2AC8AF" w:rsidR="00040887" w:rsidRPr="00CC0C31" w:rsidRDefault="00040887" w:rsidP="00794C65">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="69D88227" w14:textId="4F1F6D1B" w:rsidR="0043129C" w:rsidRPr="0043129C" w:rsidRDefault="0043129C" w:rsidP="00BE2327">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="4320"/>
-        <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="8080"/>
-        <w:tab w:val="right" w:pos="8789"/>
+        <w:tab w:val="right" w:pos="9214"/>
       </w:tabs>
-      <w:rPr>
-[...2 lines deleted...]
-        <w:szCs w:val="22"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Garamond"/>
+        <w:i/>
+        <w:iCs/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00CC0C31">
-[...3 lines deleted...]
-        <w:szCs w:val="22"/>
+    <w:r w:rsidRPr="0043129C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Garamond"/>
+        <w:i/>
+        <w:iCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00CF7DA4" w:rsidRPr="00CC0C31">
-[...13 lines deleted...]
-        <w:szCs w:val="22"/>
+    <w:r w:rsidRPr="0043129C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Garamond"/>
+        <w:i/>
+        <w:iCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00CC0C31">
-[...43 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+    <w:r w:rsidR="001F2F60">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Autor </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="001F2F60">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">1 </w:t>
+    </w:r>
+    <w:r w:rsidR="00C520AC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> –</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="00C520AC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="001F2F60">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>Autor 2</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="197BB640" w14:textId="53FA94F0" w:rsidR="00650796" w:rsidRDefault="00D2082D" w:rsidP="00650796">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1284B057" w14:textId="4DD21663" w:rsidR="0043129C" w:rsidRPr="007F7304" w:rsidRDefault="007F7304" w:rsidP="0043129C">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
-[...7 lines deleted...]
-        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
         <w:bCs/>
-        <w:i/>
-[...3 lines deleted...]
-        <w:lang w:val="es-PY"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00A415F2">
-[...4 lines deleted...]
-        <w:iCs/>
+    <w:r w:rsidRPr="007F7304">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:noProof/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A4B020F" wp14:editId="2CB57C07">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FB1AD5C" wp14:editId="701D07A8">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>-686435</wp:posOffset>
+          <wp:positionH relativeFrom="leftMargin">
+            <wp:posOffset>51191</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-169545</wp:posOffset>
+            <wp:posOffset>2931</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="558800" cy="537713"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="655955" cy="277281"/>
+          <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:wrapNone/>
-          <wp:docPr id="16" name="Imagen 16" descr="C:\Users\HP\Documents\Columbia\Posgrado\RIIG\Logo RIIG 1.jpg"/>
+          <wp:docPr id="1" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\HP\Documents\Columbia\Posgrado\RIIG\Logo RIIG 1.jpg"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="558800" cy="537713"/>
+                    <a:ext cx="655955" cy="277281"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00650796">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+    <w:r w:rsidR="00295A69" w:rsidRPr="007F7304">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
         <w:bCs/>
-        <w:i/>
-[...9 lines deleted...]
-        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        <w:noProof/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">REVISTA INTERNACIONAL DE INVESTIGACIÓN </w:t>
+    </w:r>
+    <w:r w:rsidRPr="007F7304">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
         <w:bCs/>
-        <w:i/>
-[...9 lines deleted...]
-        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        <w:noProof/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">EN GOBERNABILIDAD </w:t>
+    </w:r>
+    <w:r w:rsidR="00295A69" w:rsidRPr="007F7304">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
         <w:bCs/>
-        <w:i/>
-[...9 lines deleted...]
-        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        <w:noProof/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">– ISSN </w:t>
+    </w:r>
+    <w:r w:rsidRPr="007F7304">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
         <w:bCs/>
-        <w:i/>
-[...9 lines deleted...]
-        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        <w:noProof/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>2789-0937</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="076DB0C2" w14:textId="000C180E" w:rsidR="0043129C" w:rsidRPr="008345CB" w:rsidRDefault="00CC4E97" w:rsidP="0043129C">
+    <w:pPr>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00295A69">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
         <w:bCs/>
-        <w:i/>
-[...9 lines deleted...]
-        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        <w:noProof/>
+        <w:color w:val="07605E"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="390BC6DE" wp14:editId="0BE3974B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>653416</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>164465</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="45719" cy="11043920"/>
+              <wp:effectExtent l="0" t="0" r="12065" b="24130"/>
+              <wp:wrapNone/>
+              <wp:docPr id="9" name="Rectángulo 9"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="45719" cy="11043920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="F39318"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="4EA0D935" id="Rectángulo 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:51.45pt;margin-top:12.95pt;width:3.6pt;height:869.6pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjzRlVcAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r47bbGuCOkXQIsOA&#10;oi3WDj0rspQIk0WNUuJkXz9KtpOu3aXDLrJk8pHi0yMvLneNZVuFwYCreHky4kw5CbVxq4p/f1x8&#10;OOcsROFqYcGpiu9V4Jez9+8uWj9Vp7AGWytkFMSFaesrvo7RT4siyLVqRDgBrxwZNWAjIh1xVdQo&#10;Wore2OJ0NPpUtIC1R5AqBPp73Rn5LMfXWsl4p3VQkdmK091iXjGvy7QWswsxXaHwayP7a4h/uEUj&#10;jKOkh1DXIgq2QfMqVGMkQgAdTyQ0BWhtpMo1UDXl6EU1D2vhVa6FyAn+QFP4f2Hl7fbB3yPR0Pow&#10;DbRNVew0NulL92O7TNb+QJbaRSbp5/jj53LCmSRLWY7GZ5PTzGZxRHsM8YuChqVNxZEeI3Mktjch&#10;UkZyHVxSsgDW1AtjbT7ganllkW0FPdzibHJWnqe3Isgfbta9RibpqAN2uSpfAylMQhbHmvMu7q1K&#10;8az7pjQzdS49J5D9dTrlkLRJS4N+cjACJEdN138jtocktMqCfSP+AMr5wcUDvjEOMDOe2+nISf1j&#10;4ER3/gMVHQGJiyXU+3tkCF3HBC8Xhl7xRoR4L5BahAigto93tGgLbcWh33G2Bvz1t//Jn5RLVs5a&#10;armKh58bgYoz+9WRpifleJx6NB9IXiQohs8ty+cWt2mugMRR0oDxMm+Tf7TDViM0TzQd5ikrmYST&#10;lLviMuJwuIrdg9J8kWo+z27Ul17EG/fgZQqeWE0qfdw9CfS9lCM1wS0M7SmmLxTd+Sakg/kmgjZZ&#10;7kdee76pp7Ok+/mThsbzc/Y6TsnZbwAAAP//AwBQSwMEFAAGAAgAAAAhADmt5KDhAAAACwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdTbC1xmxKW/AgCNIoBW+bZJoEs7Mhu223&#10;/97pSU8zj/d4802+inYQJ5x870hDMlMgkGrX9NRq+Pp8fViC8MFQYwZHqOGCHlbF7U1ussadaYen&#10;MrSCS8hnRkMXwphJ6esOrfEzNyKxd3CTNYHl1MpmMmcut4NMlVpIa3riC50Zcdth/VMerYb99j22&#10;1fpxU17eynG52R+i+v7Q+v4url9ABIzhLwxXfEaHgpkqd6TGi4G1Sp85qiGd87wGEpWAqHh5WswT&#10;kEUu//9Q/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAjzRlVcAIAAG0FAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA5reSg4QAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAMoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;" fillcolor="#f39318" strokecolor="white [3212]">
+              <w10:wrap anchorx="page"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="0043129C" w:rsidRPr="008345CB">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Vol. </w:t>
+    </w:r>
+    <w:r w:rsidR="006C2ABF">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="0043129C" w:rsidRPr="008345CB">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="0043129C" w:rsidRPr="008345CB">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/ </w:t>
+    </w:r>
+    <w:r w:rsidR="0043129C" w:rsidRPr="008345CB">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>2026</w:t>
+    </w:r>
+    <w:r w:rsidR="002E641E">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="002E641E">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/ </w:t>
+    </w:r>
+    <w:r w:rsidR="002E641E">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>Publicación Continua</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="70745EF1" w14:textId="1BD6C4F1" w:rsidR="0043129C" w:rsidRPr="008345CB" w:rsidRDefault="0043129C" w:rsidP="00BC7010">
+    <w:pPr>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00BC7010">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
-        <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>Recibido</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008345CB">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: 13/05/2026 </w:t>
+    </w:r>
+    <w:r w:rsidR="00BC7010">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">- </w:t>
+    </w:r>
+    <w:r w:rsidR="00BC7010" w:rsidRPr="00BC7010">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
-        <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>Revisado</w:t>
+    </w:r>
+    <w:r w:rsidR="00BC7010" w:rsidRPr="008345CB">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>: 1</w:t>
+    </w:r>
+    <w:r w:rsidR="00BC7010">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00BC7010" w:rsidRPr="008345CB">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>/0</w:t>
+    </w:r>
+    <w:r w:rsidR="00BC7010">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00BC7010" w:rsidRPr="008345CB">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/2026 </w:t>
+    </w:r>
+    <w:r w:rsidR="00BC7010">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve">- </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00BC7010">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
-        <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>Aceptado</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008345CB">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>: 31/07/2026</w:t>
+    </w:r>
+    <w:r w:rsidR="00BC7010">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> - </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00BC7010">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t xml:space="preserve">Pág. x </w:t>
-[...8 lines deleted...]
-        <w:szCs w:val="22"/>
+      <w:t>Publicado</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008345CB">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>–</w:t>
-[...8 lines deleted...]
-        <w:szCs w:val="22"/>
+      <w:t>: 1</w:t>
+    </w:r>
+    <w:r w:rsidR="0024388B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:szCs w:val="22"/>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008345CB">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>xx</w:t>
-[...72 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>/09/2026</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="50D50FD0" w14:textId="14D2E9C3" w:rsidR="00650796" w:rsidRPr="00650796" w:rsidRDefault="00650796" w:rsidP="00650796">
+  <w:p w14:paraId="52AB70EE" w14:textId="0A5E2102" w:rsidR="0043129C" w:rsidRDefault="00BC7010" w:rsidP="00BC7010">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
-      <w:tabs>
-[...3 lines deleted...]
-        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00BC7010">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="es-PY"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>Evaluación:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00BC7010">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="0024388B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>D</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00BC7010">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>oble ciego</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="06BFF95F" w14:textId="6170DFB7" w:rsidR="00BC7010" w:rsidRPr="00BC7010" w:rsidRDefault="00BC7010">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorHAnsi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...83 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="10DD1FDD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF409DB4"/>
+    <w:lvl w:ilvl="0" w:tplc="0A38566C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial" w:hAnsi="Arial Narrow" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3C0A0003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="2" w:tplc="3C0A0005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...44 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="3" w:tplc="3C0A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1492" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="4" w:tplc="3C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3C0A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1209" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20326147"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6AFCCEF8"/>
+    <w:lvl w:ilvl="0" w:tplc="A93CDEB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FCBA083E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AA621DF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3C945684">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7E060906">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="82CA172A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F8DCA42A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8D5A28D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B71C5D76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60432A88"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B19AF058"/>
+    <w:lvl w:ilvl="0" w:tplc="121654B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1F429988">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9F76F69A">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3BA21DD0">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2B0CE39C">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="99920966">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0B7CE152">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CD0E2D46">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2CEEEE40">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...40 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="1" w16cid:durableId="1155336858">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1724480712">
-[...23 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1914775305">
+  <w:num w:numId="2" w16cid:durableId="676539140">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:doNotHyphenateCaps/>
   <w:evenAndOddHeaders/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...1 lines deleted...]
-  <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:doNotValidateAgainstSchema/>
-  <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004709FA"/>
-[...155 lines deleted...]
-    <w:rsid w:val="00FF305C"/>
+    <w:rsidRoot w:val="00176C32"/>
+    <w:rsid w:val="00052D56"/>
+    <w:rsid w:val="000A4860"/>
+    <w:rsid w:val="000E0FD4"/>
+    <w:rsid w:val="000E6116"/>
+    <w:rsid w:val="001222F1"/>
+    <w:rsid w:val="001632E2"/>
+    <w:rsid w:val="00176C32"/>
+    <w:rsid w:val="001F087C"/>
+    <w:rsid w:val="001F2F60"/>
+    <w:rsid w:val="0024388B"/>
+    <w:rsid w:val="00295A69"/>
+    <w:rsid w:val="002A001E"/>
+    <w:rsid w:val="002C531C"/>
+    <w:rsid w:val="002E641E"/>
+    <w:rsid w:val="002F3AF1"/>
+    <w:rsid w:val="0032308A"/>
+    <w:rsid w:val="00384D98"/>
+    <w:rsid w:val="003E61D9"/>
+    <w:rsid w:val="0043129C"/>
+    <w:rsid w:val="005013FC"/>
+    <w:rsid w:val="00523E79"/>
+    <w:rsid w:val="005B07A9"/>
+    <w:rsid w:val="00606EB8"/>
+    <w:rsid w:val="006A467A"/>
+    <w:rsid w:val="006C2ABF"/>
+    <w:rsid w:val="007F7304"/>
+    <w:rsid w:val="008345CB"/>
+    <w:rsid w:val="00835485"/>
+    <w:rsid w:val="00877EA2"/>
+    <w:rsid w:val="009B66F8"/>
+    <w:rsid w:val="009F76A4"/>
+    <w:rsid w:val="00A52DFB"/>
+    <w:rsid w:val="00B01673"/>
+    <w:rsid w:val="00B21471"/>
+    <w:rsid w:val="00BC7010"/>
+    <w:rsid w:val="00BE2327"/>
+    <w:rsid w:val="00BE3F07"/>
+    <w:rsid w:val="00C520AC"/>
+    <w:rsid w:val="00C97D4B"/>
+    <w:rsid w:val="00CC4E97"/>
+    <w:rsid w:val="00CC7927"/>
+    <w:rsid w:val="00D3464E"/>
+    <w:rsid w:val="00E73361"/>
+    <w:rsid w:val="00EF7DF2"/>
+    <w:rsid w:val="00F05AC5"/>
+    <w:rsid w:val="00F27678"/>
+    <w:rsid w:val="00F91C25"/>
+    <w:rsid w:val="00F96C44"/>
+    <w:rsid w:val="00FC6CD2"/>
+    <w:rsid w:val="00FF6938"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-CA"/>
+  <w:themeFontLang w:val="es-PY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="25734460"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="440A045C"/>
+  <w15:docId w15:val="{6929B9C3-86A0-41DF-98FD-CA4D476DDBA0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="es-PY" w:eastAsia="es-PY" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3047,833 +4665,951 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00A67C20"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
-[...4 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A67C20"/>
     <w:pPr>
-      <w:jc w:val="left"/>
-      <w:outlineLvl w:val="1"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
+      <w:color w:val="1F4D78"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
-[...4 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A67C20"/>
     <w:pPr>
-      <w:outlineLvl w:val="2"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
-      <w:bCs w:val="0"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo9">
-[...4 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...4 lines deleted...]
-      <w:outlineLvl w:val="8"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
-[...3 lines deleted...]
-      <w:szCs w:val="44"/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
-[...4 lines deleted...]
-    <w:locked/>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Fuerte1">
+    <w:name w:val="Fuerte1"/>
+    <w:qFormat/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
-[...5 lines deleted...]
-    <w:locked/>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
-[...3 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:styleId="Refdenotaalpie">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:locked/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Car">
-[...100 lines deleted...]
-    <w:link w:val="Textoindependiente"/>
+  <w:style w:type="paragraph" w:styleId="Textonotapie">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="TextonotapieCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:locked/>
-[...15 lines deleted...]
-    </w:pPr>
+    <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigureCaption">
-[...1 lines deleted...]
-    <w:basedOn w:val="Textoindependiente"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
+    <w:name w:val="Texto nota pie Car"/>
+    <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E25DD3"/>
-[...19 lines deleted...]
-    </w:pPr>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:b w:val="0"/>
-[...20 lines deleted...]
-      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="References">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Refdenotaalfinal">
+    <w:name w:val="endnote reference"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001D6AC3"/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:sz w:val="19"/>
-      <w:szCs w:val="19"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textonotaalfinal">
+    <w:name w:val="endnote text"/>
+    <w:link w:val="TextonotaalfinalCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotaalfinalCar">
+    <w:name w:val="Texto nota al final Car"/>
+    <w:link w:val="Textonotaalfinal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E4587F"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008345CB"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="008345CB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E4587F"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008345CB"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008345CB"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:locked/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008345CB"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodepgina">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00470C37"/>
+    <w:rsid w:val="0043129C"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textonotapie">
-[...5 lines deleted...]
-    <w:rsid w:val="00757D0C"/>
+  <w:style w:type="character" w:styleId="Textoennegrita">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F27678"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
-    <w:name w:val="Texto nota pie Car"/>
+  <w:style w:type="character" w:styleId="nfasis">
+    <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Textonotapie"/>
-[...2 lines deleted...]
-    <w:locked/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F27678"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdenotaalpie">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:styleId="Hipervnculovisitado">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00757D0C"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0024388B"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-      <w:vertAlign w:val="superscript"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula2-nfasis6">
+    <w:name w:val="Grid Table 2 Accent 6"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00295A69"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula2-nfasis3">
+    <w:name w:val="Grid Table 2 Accent 3"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00835485"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="47D459" w:themeColor="accent3" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabladecuadrcula2">
+    <w:name w:val="Grid Table 2"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00835485"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:allowPNG/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="582183535">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1500775749">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autor1@correo.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autor2@correo.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:riig@posgradocolumbia.edu.py" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.65740/porasigna" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4045</Characters>
+  <Pages>3</Pages>
+  <Words>317</Words>
+  <Characters>1747</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Template(articles)</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Education</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4771</CharactersWithSpaces>
+  <CharactersWithSpaces>2060</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Template(articles)</dc:title>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>